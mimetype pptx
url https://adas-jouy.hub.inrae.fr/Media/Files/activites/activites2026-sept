--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -2252,63 +2252,63 @@
             </a:lnRef>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr snapVertSplitter="1" vertBarState="minimized" horzBarState="maximized">
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="79" d="100"/>
-          <a:sy n="79" d="100"/>
+          <a:sx n="94" d="100"/>
+          <a:sy n="94" d="100"/>
         </p:scale>
-        <p:origin x="2238" y="132"/>
+        <p:origin x="1692" y="186"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3024"/>
         <p:guide pos="4032"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2376,51 +2376,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850444" y="1"/>
             <a:ext cx="2945659" cy="496332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="95556" tIns="47778" rIns="95556" bIns="47778" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B72ED22C-C104-4FC4-9888-9BDD698B59F3}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de l'image des diapositives 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917575" y="744538"/>
             <a:ext cx="4962525" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3020,51 +3020,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0857B2C-A7FB-4386-92C8-CB3EFCE81523}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FDD2D4E-BEBB-47A2-ACC2-FB7A944919F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3220,51 +3220,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C205920-A416-4A3B-835A-E14D49BC9BFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1624AD8B-6F97-4A73-A481-113DD9E014DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3430,51 +3430,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4542CA02-7D97-45DB-AF74-B1333C6B3B72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DF1E73B-6B73-4F14-98DA-3F155B989C40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3630,51 +3630,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22AB129F-DE38-4CCA-96D3-3C010560547B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA43401C-C829-4AB4-A879-85A1C33F9985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3907,51 +3907,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB28BDC6-1A24-49FD-8D8A-4967B4C91ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58872324-7E6C-4A7A-A8DC-486C2664595D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4174,51 +4174,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1159F59B-00FE-4FA4-9510-3BDDD6C871DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3991CC05-9193-4D98-8B08-B4B6D5E167CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4588,51 +4588,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé de la date 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{989836F9-D4A3-49BF-9B90-851539BE426C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Espace réservé du pied de page 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482065F3-DC6F-43FD-B91A-2DC7ABA42393}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4731,51 +4731,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé de la date 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C26F52A-E78B-44AD-BB22-24D74A4591C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34331B9C-0E92-4739-A343-6D2E640C5AFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4846,51 +4846,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé de la date 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{447AA480-836F-4EDB-A45E-AFB8193F6132}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du pied de page 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E47FDF9F-340B-40D4-A67C-9371B85EC8C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5159,51 +5159,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3B566BF-5E47-4D23-9A39-4B165390FCE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{286AABD0-25C5-466D-A2DE-6810E3F21A95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5449,51 +5449,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF1A6CF-1B34-4827-824D-EECF570E89D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFE5EE85-B17F-479A-B8C4-0A4D058C80B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5696,51 +5696,51 @@
           <a:xfrm>
             <a:off x="880110" y="8898891"/>
             <a:ext cx="2880360" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1260">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A3C21616-B76E-4552-A98E-B4C94BB6EB8E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:pPr/>
-              <a:t>28/07/2026</a:t>
+              <a:t>28/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{842DEE1E-0DBF-47F8-899A-96E73EE7F21D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4240530" y="8898891"/>
             <a:ext cx="4320540" cy="511175"/>
@@ -6135,51 +6135,51 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Tableau 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4256243195"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="232433262"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="208112" y="1242771"/>
           <a:ext cx="12313368" cy="8166343"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{35758FB7-9AC5-4552-8A53-C91805E547FA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2757903">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3280234">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -9029,52 +9029,52 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="1800" dirty="0"/>
-                        <a:t>Christian Poirier</a:t>
+                        <a:rPr lang="fr-FR" sz="1800"/>
+                        <a:t>Valérie Vidal</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="accent6">
                             <a:lumMod val="75000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="128016" marR="128016" marT="64008" marB="64008" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -9982,51 +9982,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Tableau 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2760152642"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="251248194"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="208113" y="2198127"/>
           <a:ext cx="12422798" cy="5194761"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{35758FB7-9AC5-4552-8A53-C91805E547FA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1607655">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3360896">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -10530,58 +10530,68 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="1800" dirty="0"/>
-                        <a:t>Magali Monnoye</a:t>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Sylvain </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Marthey</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
                         <a:solidFill>
-                          <a:schemeClr val="accent6">
-[...1 lines deleted...]
-                          </a:schemeClr>
+                          <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="128016" marR="128016" marT="64008" marB="64008" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -12526,58 +12536,58 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Tableau 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3575304631"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="808346587"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="280121" y="1560239"/>
-          <a:ext cx="12241358" cy="7297606"/>
+          <a:ext cx="12241358" cy="7406472"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{35758FB7-9AC5-4552-8A53-C91805E547FA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1676023">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3580560">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2566170">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -13652,51 +13662,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="1800" dirty="0"/>
-                        <a:t>Lundi / jeudi</a:t>
+                        <a:t>Mardi / jeudi</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="1800" baseline="0" dirty="0"/>
                         <a:t> midi</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="1800" b="0" baseline="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="128016" marR="128016" marT="64008" marB="64008" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -15077,67 +15087,79 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="1800" dirty="0"/>
-                        <a:t>Laurent Naudon</a:t>
+                        <a:rPr lang="fr-FR" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Magali Ventroux</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="1800" dirty="0"/>
-[...8 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="fr-FR" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Bertrand Collet</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Joël Grand</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="128016" marR="128016" marT="64008" marB="64008" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -15217,54 +15239,60 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="1800" dirty="0"/>
-[...2 lines deleted...]
-                      <a:endParaRPr lang="fr-FR" sz="1800" b="0" dirty="0"/>
+                        <a:rPr lang="fr-FR" sz="1800" b="0" dirty="0"/>
+                        <a:t>1 jeudi/mois </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="0" dirty="0"/>
+                        <a:t>de 12h30 à 13h30</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="128016" marR="128016" marT="64008" marB="64008" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -16779,56 +16807,53 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EE1B03BF7553334389BE6A8588C29D21" ma:contentTypeVersion="0" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6ada7eac9874a791df543570b6c59a35">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab09c1ba23edfaa45a5e9d385267c9b5">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -16902,102 +16927,105 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF356116-58F5-4EF0-9272-753EFACCA758}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{246CA8BB-0223-4D74-A339-D7AFB45377B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{657ECE53-1F90-4150-8E71-A05D1CF4E164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{246CA8BB-0223-4D74-A339-D7AFB45377B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF356116-58F5-4EF0-9272-753EFACCA758}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>408</Words>
+  <Words>416</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A3 (297 x 420 mm)</PresentationFormat>
-  <Paragraphs>163</Paragraphs>
+  <Paragraphs>165</Paragraphs>
   <Slides>3</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>